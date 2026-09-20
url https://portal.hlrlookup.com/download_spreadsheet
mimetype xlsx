--- v5 (2026-08-05)
+++ v6 (2026-09-20)
@@ -25,51 +25,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$A$6:$E$6</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1094">
   <si>
     <t>Coverage Checker</t>
   </si>
   <si>
     <t>Generated on:</t>
   </si>
   <si>
-    <t>August 05, 2026 04:27:57 AM UTC</t>
+    <t>September 20, 2026 10:48:44 AM UTC</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Network</t>
   </si>
   <si>
     <t>Country Code (E.164)</t>
   </si>
   <si>
     <t>Restrictions</t>
   </si>
   <si>
     <t>Coverage</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>Telecom Development (Roshan)</t>
   </si>
   <si>
     <t>Only MCC MNC information available</t>
   </si>
@@ -4907,52 +4907,52 @@
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C76" s="6">
         <v>387</v>
       </c>
       <c r="E76" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C77" s="6">
         <v>267</v>
       </c>
-      <c r="E77" s="6" t="s">
-        <v>26</v>
+      <c r="E77" s="11" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C78" s="6">
         <v>267</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C79" s="6">
         <v>267</v>
@@ -5267,53 +5267,50 @@
         <v>136</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C100" s="6">
         <v>855</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C101" s="6">
         <v>855</v>
       </c>
-      <c r="D101" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C102" s="6">
         <v>855</v>
       </c>
       <c r="E102" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>142</v>
       </c>
@@ -5442,53 +5439,50 @@
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C111" s="6">
         <v>1</v>
       </c>
       <c r="E111" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C112" s="6">
         <v>1</v>
       </c>
-      <c r="D112" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C113" s="6">
         <v>1</v>
       </c>
       <c r="E113" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="6" t="s">
         <v>146</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>154</v>
       </c>
@@ -5879,53 +5873,50 @@
         <v>181</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C139" s="6">
         <v>86</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C140" s="6">
         <v>57</v>
       </c>
-      <c r="D140" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>187</v>
       </c>
       <c r="C141" s="6">
         <v>57</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="6" t="s">
         <v>185</v>
       </c>
@@ -8095,50 +8086,53 @@
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="6" t="s">
         <v>350</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>353</v>
       </c>
       <c r="C293" s="6">
         <v>995</v>
       </c>
       <c r="E293" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="6" t="s">
         <v>354</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>355</v>
       </c>
       <c r="C294" s="6">
         <v>49</v>
       </c>
+      <c r="D294" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E294" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="6" t="s">
         <v>354</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>356</v>
       </c>
       <c r="C295" s="6">
         <v>49</v>
       </c>
       <c r="E295" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="6" t="s">
         <v>354</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>357</v>
       </c>
@@ -8873,52 +8867,52 @@
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="6" t="s">
         <v>406</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C346" s="6">
         <v>91</v>
       </c>
       <c r="E346" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="6" t="s">
         <v>410</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C347" s="6">
         <v>62</v>
       </c>
-      <c r="E347" s="11" t="s">
-        <v>11</v>
+      <c r="E347" s="6" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="6" t="s">
         <v>410</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>412</v>
       </c>
       <c r="C348" s="6">
         <v>62</v>
       </c>
       <c r="E348" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="6" t="s">
         <v>410</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>413</v>
       </c>
       <c r="C349" s="6">
         <v>62</v>
@@ -8963,53 +8957,50 @@
         <v>415</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C352" s="6">
         <v>98</v>
       </c>
       <c r="D352" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E352" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="6" t="s">
         <v>415</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C353" s="6">
         <v>98</v>
       </c>
-      <c r="D353" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E353" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="6" t="s">
         <v>415</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>419</v>
       </c>
       <c r="C354" s="6">
         <v>98</v>
       </c>
       <c r="D354" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E354" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="6" t="s">
         <v>415</v>
       </c>
@@ -9045,50 +9036,53 @@
         <v>421</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C357" s="6">
         <v>964</v>
       </c>
       <c r="D357" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E357" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="6" t="s">
         <v>421</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>424</v>
       </c>
       <c r="C358" s="6">
         <v>964</v>
       </c>
+      <c r="D358" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E358" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="6" t="s">
         <v>421</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>425</v>
       </c>
       <c r="C359" s="6">
         <v>964</v>
       </c>
       <c r="D359" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E359" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="6" t="s">
         <v>426</v>
       </c>
@@ -9216,50 +9210,53 @@
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>436</v>
       </c>
       <c r="C369" s="6">
         <v>972</v>
       </c>
       <c r="E369" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>437</v>
       </c>
       <c r="C370" s="6">
         <v>972</v>
       </c>
+      <c r="D370" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E370" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C371" s="6">
         <v>972</v>
       </c>
       <c r="E371" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>439</v>
       </c>
@@ -9328,53 +9325,50 @@
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="6" t="s">
         <v>434</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C377" s="6">
         <v>972</v>
       </c>
       <c r="E377" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="6" t="s">
         <v>445</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>446</v>
       </c>
       <c r="C378" s="6">
         <v>39</v>
       </c>
-      <c r="D378" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E378" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="6" t="s">
         <v>445</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C379" s="6">
         <v>39</v>
       </c>
       <c r="E379" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="6" t="s">
         <v>445</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>448</v>
       </c>
@@ -9429,53 +9423,50 @@
       <c r="E383" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="6" t="s">
         <v>451</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>452</v>
       </c>
       <c r="D384" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E384" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="6" t="s">
         <v>451</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>453</v>
       </c>
-      <c r="D385" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E385" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="6" t="s">
         <v>451</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>454</v>
       </c>
       <c r="D386" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E386" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="6" t="s">
         <v>455</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>456</v>
       </c>
@@ -9631,50 +9622,53 @@
     </row>
     <row r="398" spans="1:6">
       <c r="A398" s="6" t="s">
         <v>466</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C398" s="6">
         <v>962</v>
       </c>
       <c r="E398" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" s="6" t="s">
         <v>469</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>470</v>
       </c>
       <c r="C399" s="6">
         <v>7</v>
       </c>
+      <c r="D399" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E399" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" s="6" t="s">
         <v>469</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C400" s="6">
         <v>7</v>
       </c>
       <c r="D400" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E400" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" s="6" t="s">
         <v>469</v>
       </c>
@@ -11451,50 +11445,53 @@
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="6" t="s">
         <v>616</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>620</v>
       </c>
       <c r="C525" s="6">
         <v>47</v>
       </c>
       <c r="E525" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="6" t="s">
         <v>621</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>622</v>
       </c>
       <c r="C526" s="6">
         <v>968</v>
       </c>
+      <c r="D526" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E526" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="6" t="s">
         <v>621</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>623</v>
       </c>
       <c r="C527" s="6">
         <v>968</v>
       </c>
       <c r="D527" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E527" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="6" t="s">
         <v>624</v>
       </c>
@@ -12182,50 +12179,53 @@
         <v>670</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>671</v>
       </c>
       <c r="C574" s="6">
         <v>7</v>
       </c>
       <c r="D574" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E574" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="6" t="s">
         <v>670</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C575" s="6">
         <v>7</v>
       </c>
+      <c r="D575" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E575" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="6" t="s">
         <v>670</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>673</v>
       </c>
       <c r="C576" s="6">
         <v>7</v>
       </c>
       <c r="E576" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="6" t="s">
         <v>670</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>473</v>
       </c>
@@ -13250,64 +13250,70 @@
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="6" t="s">
         <v>758</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C646" s="6">
         <v>34</v>
       </c>
       <c r="E646" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="6" t="s">
         <v>758</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C647" s="6">
         <v>34</v>
       </c>
+      <c r="D647" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E647" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="6" t="s">
         <v>758</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>301</v>
       </c>
       <c r="C648" s="6">
         <v>34</v>
       </c>
+      <c r="D648" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E648" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="6" t="s">
         <v>758</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>759</v>
       </c>
       <c r="C649" s="6">
         <v>34</v>
       </c>
       <c r="E649" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="6" t="s">
         <v>758</v>
       </c>
       <c r="B650" s="6" t="s">
         <v>760</v>
       </c>
@@ -13850,53 +13856,50 @@
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="6" t="s">
         <v>796</v>
       </c>
       <c r="B688" s="6" t="s">
         <v>797</v>
       </c>
       <c r="C688" s="6">
         <v>249</v>
       </c>
       <c r="E688" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="6" t="s">
         <v>796</v>
       </c>
       <c r="B689" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C689" s="6">
         <v>249</v>
       </c>
-      <c r="D689" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E689" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="6" t="s">
         <v>799</v>
       </c>
       <c r="B690" s="6" t="s">
         <v>800</v>
       </c>
       <c r="C690" s="6">
         <v>597</v>
       </c>
       <c r="D690" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E690" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="6" t="s">
         <v>799</v>
       </c>
@@ -16695,84 +16698,84 @@
     </row>
     <row r="882" spans="1:6">
       <c r="A882" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="B882" s="6" t="s">
         <v>1019</v>
       </c>
       <c r="C882" s="6">
         <v>260</v>
       </c>
       <c r="E882" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="883" spans="1:6">
       <c r="A883" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="B883" s="6" t="s">
         <v>1020</v>
       </c>
       <c r="C883" s="6">
         <v>260</v>
       </c>
-      <c r="D883" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E883" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="884" spans="1:6">
       <c r="A884" s="6" t="s">
         <v>1018</v>
       </c>
       <c r="B884" s="6" t="s">
         <v>1021</v>
       </c>
       <c r="C884" s="6">
         <v>260</v>
       </c>
       <c r="D884" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E884" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="B885" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C885" s="6">
         <v>263</v>
       </c>
+      <c r="D885" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="E885" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="886" spans="1:6">
       <c r="A886" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="B886" s="6" t="s">
         <v>1024</v>
       </c>
       <c r="C886" s="6">
         <v>263</v>
       </c>
       <c r="E886" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="887" spans="1:6">
       <c r="A887" s="6" t="s">
         <v>1022</v>
       </c>
       <c r="B887" s="6" t="s">
         <v>1025</v>
       </c>
@@ -17248,50 +17251,53 @@
       <c r="A916" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B916" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C916" s="6">
         <v>994</v>
       </c>
       <c r="D916" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E916" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="917" spans="1:6">
       <c r="A917" s="6" t="s">
         <v>621</v>
       </c>
       <c r="B917" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C917" s="6">
         <v>968</v>
+      </c>
+      <c r="D917" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="E917" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="918" spans="1:6">
       <c r="A918" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B918" s="6" t="s">
         <v>1051</v>
       </c>
       <c r="C918" s="6">
         <v>1671</v>
       </c>
       <c r="D918" s="6" t="s">
         <v>1027</v>
       </c>
       <c r="E918" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="919" spans="1:6">
       <c r="A919" s="6" t="s">
         <v>616</v>